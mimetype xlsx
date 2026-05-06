--- v0 (2025-10-26)
+++ v1 (2026-05-06)
@@ -51,240 +51,240 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>RIVELINO</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/1/indicacao_de_no_01.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/1/indicacao_de_no_01.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA PISTA DA ENTRADA DA CIDADE LIGANDO AO CALÇAMENTO DA RUA DOIS DE JULHO, SEDE DO MUNICÍPIO DE ITANHÉM, ESTADO DA BAHIA.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>GUE</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/2/indicacao_de_no_02.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/2/indicacao_de_no_02.pdf</t>
   </si>
   <si>
     <t>CURSO DE CUIDADORES DE IDOSOS EM PARCERIA DAS SECRETARIAS DE SAÚDE E ASSISTÊNCIA SOCIAL PARA ESTES PROFISSIONAIS AUXILIAREM PARENTES NOS CUIDADOS COM PESSOAS ACAMADAS.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SASDELLI RESENDE</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/3/indicacao_de_no_03.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/3/indicacao_de_no_03.pdf</t>
   </si>
   <si>
     <t>EFORMA GERAL DA ESCOLA EULINDA GAVAZZA, DISTRITO DE BATINGA, MUNICÍPIO DE ITANHÉM, ESTADO DA BAHIA.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/4/indicacao_de_no_04.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/4/indicacao_de_no_04.pdf</t>
   </si>
   <si>
     <t>RETORNO DO VEÍCULO DE TRANSPORTE DE PACIENTES DO CENTRO DE REFERÊNCIA, SEDE DO MUNICÍPIO DE ITANHÉM, ESTADO DA BAHIA.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/5/indicacao_de_no_05.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/5/indicacao_de_no_05.pdf</t>
   </si>
   <si>
     <t>PLOTAGEM DE TODOS OS VEÍCULOS QUE PRESTAM SERVIÇO AO PODER EXECUTIVO DO MUNICÍPIO DE ITANHÉM, ESTADO DA BAHIA.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DEO</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/6/indicacao_de_no_06.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/6/indicacao_de_no_06.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E REDE DE ESGOTO NA RUA PRUDENTE DE MORAIS NO DISTRITO DE BATINGA, MUNICÍPIO DE ITANHÉM, ESTADO DA BAHIA</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/7/indicacao_de_no_07.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/7/indicacao_de_no_07.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE ENERGIA SOLAR EM TODAS AS UNIDADES DE ENSINO DO MUNICÍPIO DE ITANHÉM, ESTADO DA BAHIA.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/8/indicacao_de_no_08.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/8/indicacao_de_no_08.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS MANOEL ANTÔNIO, VILA RICA, UMBURATIBA, CÔCOS E BONÊ.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/9/indicacao_de_no_09.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/9/indicacao_de_no_09.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NA RUA JOSÉ DA SILVA VEIGA EM BATINGA, MUNICÍPIO DE ITANHÉM, ESTADO DA BAHIA.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/10/indicacao_de_no_10.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/10/indicacao_de_no_10.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO DE LIXO NO PERÍODO NOTURNO NO MUNICÍPIO DE ITANHÉM, ESTADO DA BAHIA.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>RENATO CORREIRA</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/11/indicacao_de_no_11.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/11/indicacao_de_no_11.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA PAVIMENTAÇÃO DA RUA BELO HORIZONTE, BEM COMO DA RUA 21 DE ABRIL, BAIRRO LEOPOLDINA BOTELHO, MUNICÍPIO DE ITANHÉM, ESTADO DA BAHIA.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>DIAS DA ACADEMIA, GUE</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/12/indicacao_de_no_12.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/12/indicacao_de_no_12.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO DO TRECHO DA RUA DOS ESTUDANTES NO BAIRRO NOVA BRASÍLIA ATÉ O ENCONTRO COM A RUA TEIXEIRA DE FREITAS NO BAIRRO JOÃO ADALBERTO CORREIA</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>DIAS DA ACADEMIA, RENATO CORREIRA, RIVELINO</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/13/indicacao_de_no_13.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/13/indicacao_de_no_13.pdf</t>
   </si>
   <si>
     <t>DESVINCULAÇÃO DO ESPORTE DA SECRETARIA DE EDUCAÇÃO E CRIAÇÃO DA SECRETARIA DE ESPORTES NO MUNICÍPIO DE ITANHÉM, ESTADO DA BAHIA.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/14/indicacao_de_no_14.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/14/indicacao_de_no_14.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA ESPORTIVA COBERTA NA ESCOLA MUNICIPAL ALVES DE MACEDO, DISTRITO DE BATINGA, MUNICÍPIO DE ITANHÉM, ESTADO DA BAHIA.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/15/indicacao_de_no_15.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/15/indicacao_de_no_15.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO DA ESTRADA DA GAMELEIRA E DO SÍTIO MARIÁ.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/16/indicacao_de_no_16.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/16/indicacao_de_no_16.pdf</t>
   </si>
   <si>
     <t>REFORMA DA UNIDADE DE SAÚDE DE BATINGA, MUNICÍPIO DE ITANHÉM, ESTADO DA BAHIA</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER COMISSÃO</t>
   </si>
   <si>
     <t>CCJR - CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/19/parecer_01_lom.docx.pdf</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/19/parecer_01_lom.docx.pdf</t>
   </si>
   <si>
     <t>PARECER FINAL AO PROJETO DE EMENDA Á LEI ORGÂNICA Nº 01/2024 da CÂMARA DE VEREADORES DE ITANHÉM.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO</t>
   </si>
   <si>
     <t>DEO, GELSON PICOLI, RENATO CORREIRA, RIVELINO</t>
   </si>
   <si>
-    <t>https://sapl.itanhem.ba.leg.br/media/</t>
+    <t>http://sapl.itanhem.ba.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DA LEI ORGÂNICA DO MUNICÍPIO DE ITANHÉM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -591,68 +591,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/1/indicacao_de_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/2/indicacao_de_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/3/indicacao_de_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/4/indicacao_de_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/5/indicacao_de_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/6/indicacao_de_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/7/indicacao_de_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/8/indicacao_de_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/9/indicacao_de_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/10/indicacao_de_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/11/indicacao_de_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/12/indicacao_de_no_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/13/indicacao_de_no_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/14/indicacao_de_no_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/15/indicacao_de_no_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/16/indicacao_de_no_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/19/parecer_01_lom.docx.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itanhem.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/1/indicacao_de_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/2/indicacao_de_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/3/indicacao_de_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/4/indicacao_de_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/5/indicacao_de_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/6/indicacao_de_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/7/indicacao_de_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/8/indicacao_de_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/9/indicacao_de_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/10/indicacao_de_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/11/indicacao_de_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/12/indicacao_de_no_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/13/indicacao_de_no_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/14/indicacao_de_no_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/15/indicacao_de_no_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/16/indicacao_de_no_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/sapl/public/materialegislativa/2024/19/parecer_01_lom.docx.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itanhem.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="172.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>